--- v0 (2025-10-12)
+++ v1 (2026-05-30)
@@ -1,33 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -145,95 +145,95 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="" val="1"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5940675A-B579-460E-94D1-54222C63F5DA}" styleName="Нет стиля, сетка таблицы">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="tx1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
@@ -566,63 +566,63 @@
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="25400" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="9770" autoAdjust="0"/>
     <p:restoredTop sz="94937" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="118" d="100"/>
-          <a:sy n="118" d="100"/>
+          <a:sx n="79" d="100"/>
+          <a:sy n="79" d="100"/>
         </p:scale>
-        <p:origin x="-612" y="0"/>
+        <p:origin x="139" y="106"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -689,51 +689,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{75527F67-3A50-4297-B8B6-693DA88AA5E4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Образ слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -753,79 +753,79 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Заметки 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -1043,51 +1043,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -1108,75 +1108,75 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1226,127 +1226,127 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1401,132 +1401,132 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1576,127 +1576,127 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1755,51 +1755,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -1875,74 +1875,74 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1992,189 +1992,189 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2229,51 +2229,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
@@ -2295,107 +2295,107 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
@@ -2417,131 +2417,131 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2591,75 +2591,75 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2710,51 +2710,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2813,51 +2813,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -2870,79 +2870,79 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -2964,74 +2964,74 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3090,51 +3090,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
@@ -3155,51 +3155,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>Вставка рисунка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -3221,74 +3221,74 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3357,155 +3357,155 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3937,1675 +3937,784 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Заголовок 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434564" y="422567"/>
             <a:ext cx="11633703" cy="1426913"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="x-none" sz="5400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="x-none" sz="5400" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>REȚELE DE CALCULATOARE</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="x-none" sz="5400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="x-none" sz="5400" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" sz="3200" dirty="0" smtClean="0">
+              <a:rPr lang="en-GB" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>T</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="3200" dirty="0" smtClean="0">
+              <a:rPr lang="x-none" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.5 RC –</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="4000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Nivelul Retea</a:t>
-[...3 lines deleted...]
-              <a:t/>
+              <a:t>Уровень сети</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
-            <a:r>
-[...5 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ro-RO" sz="3200" dirty="0" smtClean="0">
+              <a:rPr lang="ro-RO" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Подзаголовок 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1406305" y="6047715"/>
             <a:ext cx="9144000" cy="495678"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="x-none" dirty="0" smtClean="0"/>
+              <a:rPr lang="x-none" dirty="0"/>
               <a:t>Conf. Univ. Dr. Crețu Vasilii</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="366662" y="3302529"/>
             <a:ext cx="10429592" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="x-none" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="x-none" b="1" dirty="0"/>
               <a:t>Scopul Lecției: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>De a face </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" err="1"/>
               <a:t>cunoștință</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" smtClean="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="ro-MO" b="1" smtClean="0"/>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t> cu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-MO" b="1"/>
               <a:t> funcțiile și caracteristicile Niveluli Rețea. De a înțelege noțiunea de Protocol IPv4 și masca de subrețea</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1764713"/>
             <a:ext cx="12192000" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" b="1" smtClean="0"/>
-[...43 lines deleted...]
-              <a:rPr lang="ro-RO" b="1"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Функции на уровне сети. Протокол IPv4.  Заголовок протокола IPv4. IP-адресация. Классы IP-адресов. IP-адресация основана на классах адресов. IP-адреса – CIDR</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-MO" b="1" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
-            <a:r>
-[...14 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Прямоугольник 8"/>
+          <p:cNvPr id="3" name="Прямоугольник 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="366662" y="4561141"/>
             <a:ext cx="10234945" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" b="1" dirty="0"/>
               <a:t>Studentul trebuie </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" b="1" i="1" dirty="0"/>
               <a:t>să cunoască:</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" b="1" i="1" dirty="0"/>
               <a:t>§ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" b="1" i="1"/>
-              <a:t> </a:t>
-[...3 lines deleted...]
-              <a:t>Funcțiile și Caracteristicile nivelului Rețea </a:t>
+              <a:t> Funcțiile și Caracteristicile nivelului Rețea </a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" i="1" smtClean="0"/>
+              <a:rPr lang="ro-RO" b="1" i="1"/>
               <a:t>§  Utilizarea Protocolului IPv4</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" b="1" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ro-RO" b="1" i="1" smtClean="0"/>
+            <a:endParaRPr lang="ro-RO" b="1"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" i="1"/>
               <a:t>§  de a înțelege și a putea utiliza masca de subrețea.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2699953190"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="403951"/>
-            <a:ext cx="12192000" cy="5791337"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12191999" cy="6858000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="-12696" rIns="0" bIns="-12696" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
-[...163 lines deleted...]
-              </a:rPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Как уже было сказано, протокол IPv4 определяет 32-битные адреса, что приводит к максимальному числу адресов в 232 (4 294 967 296)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Распределение адресных пространств осуществлялось неэффективно, что в настоящее время является причиной исчерпания IPv4-адресов</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Вторая проблема связана с увеличением размера таблиц маршрутизации</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Решение этих проблем заключается в внедрении нового протокола IPv6 (IP Next Generation – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>IPng</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2100" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...110 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>), однако переход от IPv4 к IPv6 непрост, требующий консенсуса ведущих интернет-провайдеров по всему миру</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Модель IP-адресации состояла из двух уровней: один из которых определял сеть, в которой находился хост, а другой — хост в этой сети</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Изначальные спецификации IP разделяли IP-адресное пространство на три основных класса: A, B и C (классовое адресование). Каждый класс по-своему определяет область префикса сети и область номера станции. Таким образом, каждый адрес содержит ключ, который точно определяет место разграничения между сетевым префиксом и номером станции. Ранее этот подход упрощал процесс маршрутизации, поскольку исходные протоколы маршрутизации не предоставляли ключ для расшифровки или сетевую маску, связанную с каждым маршрутом, для определения длины. Для разделения IP-адреса на сеть и номер хоста используется IP-маска, содержащая 32 бита</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="518338646"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="370204" y="2685411"/>
-            <a:ext cx="11776193" cy="6499654"/>
+            <a:off x="222422" y="210065"/>
+            <a:ext cx="11788346" cy="6499654"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...69 lines deleted...]
-              <a:tabLst/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>В бинарной форме маска сети состоит из:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>последовательность битов со значением 1, соответствующая битовой площади сети IP;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>последовательность битов значения 0, соответствующих битовой площади хоста IP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...182 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Сетевая маска, связанная с IP-адресами, соответствующими классам A, B или C называются сетевой маской по умолчанию.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>В заключение, любой IP сопровождается маской. Следующий пример показывает эту ассоциацию для трёх IP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1589534605"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="208006" y="192131"/>
             <a:ext cx="11775988" cy="240356"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0"/>
-[...12 lines deleted...]
-              <a:t> </a:t>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t>Адреса</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1" dirty="0"/>
-              <a:t>– CIDR - </a:t>
+              <a:t> IP – CIDR - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1" dirty="0" err="1"/>
               <a:t>clasaless</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1" dirty="0"/>
-              <a:t> inter-domain </a:t>
-[...3 lines deleted...]
-              <a:t>routing</a:t>
+              <a:t> inter-domain routing</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="208006" y="803189"/>
-            <a:ext cx="11691006" cy="5881816"/>
+            <a:ext cx="11775988" cy="5881816"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...71 lines deleted...]
-              <a:tabLst/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Два ключевых вопроса</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Превышение количества доступных </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>IP-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>адресов</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Превышение пропускной способности глобальных таблиц маршрутизации</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2100" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...27 lines deleted...]
-              <a:tabLst/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Для решения этой проблемы были разработаны два решения</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Иерархическая агрегация маршрутизации для минимизации количества записей в таблицах маршрутизации</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Реструктуризация распределения IP-адресов для повышения эффективности</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2100" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...27 lines deleted...]
-              <a:tabLst/>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>CIDR (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Classless</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> Inter-Domain </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Routing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>) заменяет классическую систему выделения IP-адресов на основе классов, используя обобщённый сетевой «префикс». Вместо ограничения сетевых идентификаторов (или «префиксов») до 8, 16 или 24 бит, CIDR в настоящее время использует префиксы от 10 до 30 бит. Таким образом, можно выделить блоки адресов хостов от 2 до более чем 500 000</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2100" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...25 lines deleted...]
-              <a:tabLst/>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Например, в адресе CIDR 192.168.0.4/26 «/26» означает, что первые 26 бит используются для идентификации сети, а остальные — 6 битов — для идентификации хоста</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...258 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="422191597"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365126"/>
             <a:ext cx="10515600" cy="623416"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>NIVELUL </a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:t>NIVELUL REŢEA</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Объект 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect r="1167" b="11776"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="494881" y="988541"/>
             <a:ext cx="11182254" cy="5524839"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -5649,57 +4758,50 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3258379784"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2050" name="Picture 2" descr="TCP, UDP, and IP | Oracle Pat Shuff's Blog"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -5727,2515 +4829,1138 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2440369044"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-220721"/>
-            <a:ext cx="12192000" cy="7299442"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6857999"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="-12696" rIns="0" bIns="-12696" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...254 lines deleted...]
-            </a:endParaRPr>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>обеспечивает связность и выбирает путь между двумя хост-системами, которые могут находиться в географически разделённых сетях. Это самый важный уровень в Интернете, обеспечивающий возможность соединения различных сетей</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>на этом уровне достигается логическая адресация всех узлов в Интернете</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>На уровне сети работают маршрутизаторы</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>На уровне сети происходит новый процесс инкапсуляции с добавлением собственного заголовка, который преобразует сегменты на уровне транспорта в пакеты</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Самая важная информация, содержащаяся в этом заголовке, — это логические адреса источника, соответственно пункт назначения пакетного транспорта</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>В каждой однородной сети работают специальные протоколы сетевого уровня, обеспечивающие маршрутизацию в этой сети. Основной протокол, реализованный на этом уровне, — IPv4 (Internet Protocol версии 4)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="328253963"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="249382" y="440176"/>
-            <a:ext cx="10917382" cy="5791337"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6450227"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="-12696" rIns="0" bIns="-12696" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="x-none" altLang="ru-RU" sz="2100" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...287 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Основные функции, выполняемые на этом уровне, заключаются</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Выбор маршрутов для сообщений конечных пользователей и их изменение, если они есть, чтобы обеспечить оптимальную передачу. Другими словами, выбирается путь или маршрут, то есть последовательность физических каналов от отправки к принимающему компьютеру, по которой передаётся каждый пакет. Этот процесс называется маршрутизацией</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Назначчение</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> логических компьютерных адресов и выполнение преобразования между этими адресами и физическими адресами этих компьютеров</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Устранение узких мест, возникающие из-за одновременного присутствия слишком большого количества пакетов в подсети, либо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>перевыбором</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> путей, либо запросом транспортного слоя временно прекратить отправку сообщений</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Преобразование между разными протоколами в ситуации, когда сообщения проходят через разнородные сети, то есть с использованием различных технологий (Ethernet, FDDI, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>Token</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2100" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...58 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> Ring и др.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1079241213"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="487491"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="x-none" b="1" u="sng" dirty="0" smtClean="0"/>
-[...14 lines deleted...]
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Протокол </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>IPv4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="344488" y="1774469"/>
-            <a:ext cx="11505005" cy="3913900"/>
+            <a:off x="407773" y="852616"/>
+            <a:ext cx="11504141" cy="5758249"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="-12696" rIns="0" bIns="-12696" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...21 lines deleted...]
-              <a:tabLst/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...68 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Это бесконтактный протокол, который обеспечивает ненадёжную передачу пакетов данных. Такой протокол характеризуется тем, что каждый пакет считается независимой сущностью, которая не связана с другими передаваемыми пакетами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Уникальный адрес, присваиваемый каждому коммуникационному оборудованию в сети, называется IP-адресом длиной 4 байта или 32 бита</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="602667331"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Объект 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect b="14122"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="322336" y="0"/>
-            <a:ext cx="6477000" cy="2237820"/>
+            <a:off x="8122596" y="473958"/>
+            <a:ext cx="4069404" cy="1432663"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="5" name="Прямоугольник 4"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2205436"/>
-            <a:ext cx="12111681" cy="4652564"/>
+            <a:off x="491379" y="1466637"/>
+            <a:ext cx="12031361" cy="5119863"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...26 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="-12696" rIns="0" bIns="-12696" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+            <a:pPr algn="just">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPct val="115000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...3 lines deleted...]
-              <a:tabLst/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="x-none" altLang="ru-RU" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="202124"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
-                <a:latin typeface="inherit"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>          </a:t>
-[...5 lines deleted...]
-                </a:ln>
+              <a:t>Значение информации, введённой в заголовок, следующее</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="202124"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
-                <a:latin typeface="inherit"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Смысл введенной в шапку информации следующий: </a:t>
-[...9 lines deleted...]
-              <a:latin typeface="inherit"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...19 lines deleted...]
-                </a:ln>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="202124"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...354 lines deleted...]
-                <a:latin typeface="inherit"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>● </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="202124"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
-                <a:latin typeface="inherit"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Lifetime</a:t>
-[...5 lines deleted...]
-                </a:ln>
+              <a:t>Версия –</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="202124"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
-                <a:latin typeface="inherit"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> — 8 бит (1 байт) — счетчик, используемый для ограничения времени жизни пакета.  </a:t>
-[...33 lines deleted...]
-                </a:ln>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="202124"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
-                <a:latin typeface="inherit"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>● Протокол - 8 бит (1 байт) - позволяет указать тип используемого протокола более высокого уровня (транспортный уровень) (TCP, UDP и т.д.);  </a:t>
-[...33 lines deleted...]
-                </a:ln>
+              <a:t>4-бит</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="202124"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
-                <a:latin typeface="inherit"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>● Контрольная сумма заголовка — 16 бит (2 байта) — проверяется только заголовок. </a:t>
-[...33 lines deleted...]
-                </a:ln>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="202124"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
-                <a:latin typeface="inherit"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>● IP-адрес источника — 32 бита (4 байта) — указывает логический адрес источника;  </a:t>
-[...33 lines deleted...]
-                </a:ln>
+              <a:t>версии используемого протокола </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="202124"/>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:effectLst/>
-                <a:latin typeface="inherit"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>● IP-адрес назначения — 32 бита (4 байта) — указывает логический адрес назначения; </a:t>
-[...10 lines deleted...]
-            </a:endParaRPr>
+              <a:t>IP. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>● </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Длина заголовка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4-бит </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Длина заголовка, прикреплённого к сегменту (или дейтаграмме)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>● </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Тип сервиса</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>– 8 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бит</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> (1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>баит</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>) – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>указывает информацию о приоритете пакета данных</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>● </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Общая длина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>– 16 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бит</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> (2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>баит</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>) – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>— это значение, указывающее общую длину пакета (в байтах), включая заголовок</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>● </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Идентификация</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>– 16 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бит</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> (2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>баит</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>) – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>позволяет (вместе с полями адреса и протокола) идентифицировать при сборке различных фрагментов пакетов</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>● </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Обозначения </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>– 3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>бит </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>— это управляющее информационное поле, состоящее из 3 битов (один неиспользуемый бит), содержащее 2 индикатора</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>◦ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Установка DF на 1 запрещает фрагментацию; DF, установленный в 0, означает, что пакет фрагментирован</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>◦ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Набор MF 1 указывает, что появятся новые фрагменты; MF, установленный в 0, указывает на последний фрагмент пакета</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>● </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Смещение фрагмента — 13 бит — указывает положение текущего фрагмента внутри пакета</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>● </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Срок жизни — 8 бит (1 байт) — это счётчик, используемый для ограничения срока службы пакетов</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>● </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Протокол — 8-битный (1 байт) — позволяет указывать тип верхнего уровня протокола (Transport Level) (TCP, UDP и др.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>); </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>● </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Контрольная сумма заголовка — 16 бит (2 байта) — проверяет только заголовок.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>● </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Исходный IP-адрес — 32 бита (4 байта) — указывает логический адрес источника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>● </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>IP-адрес назначения — 32 бита (4 байта) — указывает логический адрес получателя</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="888747786"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="405714" y="179775"/>
             <a:ext cx="10515600" cy="623416"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" b="1" dirty="0"/>
-              <a:t>IP </a:t>
-[...13 lines deleted...]
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+              <a:t>IP-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>адресация</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="287627" y="803191"/>
-            <a:ext cx="11701462" cy="6006781"/>
+            <a:off x="296561" y="939114"/>
+            <a:ext cx="11701849" cy="5237849"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="-12696" rIns="0" bIns="-12696" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...21 lines deleted...]
-              <a:tabLst/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...27 lines deleted...]
-              <a:tabLst/>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>IP-адрес — это 32-битное двоичное число, представленное четырьмя десятичными числами, разделёнными точками, каждое из которых представлено 8 битами. Пример IP-адреса: 192.0.128.64. Эта нотация называется «пунктирной десятичной». IP-адрес представлен в компьютере в двоичной форме: 110000000 00000000 10000000 01000000</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="ru-RU" altLang="ru-RU" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...25 lines deleted...]
-              <a:tabLst/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Определено 5 различных классов IP-адресов: A, B, C, D и E.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...91 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Любой IP-адрес состоит из двух частей: одной идентифицирует сеть (Network ID), а другой — узел или хост (Host ID). Хотя это выражение значительно облегчает работу с IP-адресами, существуют некоторые ограничения, связанные с простотой различия между сетевой и станционной частями IP-адреса</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="514448968"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 1"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="215900" y="107619"/>
-            <a:ext cx="5987921" cy="297525"/>
+            <a:off x="86497" y="0"/>
+            <a:ext cx="11267303" cy="512205"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="-12696" rIns="0" bIns="-12696" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...66 lines deleted...]
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0"/>
+              <a:t>Класс назначения, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" i="1" dirty="0"/>
+              <a:t>IP; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" i="1" dirty="0"/>
+              <a:t>IP-адресация на основе классов адресов</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" i="1" dirty="0"/>
+              <a:t>(Classful IP Addressing)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="85725" y="743548"/>
-            <a:ext cx="12106275" cy="5883670"/>
+            <a:off x="86497" y="512204"/>
+            <a:ext cx="12105503" cy="6345795"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="-12696" rIns="0" bIns="-12696" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
-[...148 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Адреса класса A — это адреса, начинающиеся с 0xxx, от 1 до 126 до десятичных; Диапазон значений для адресов класса A составляет от 1 до 126, то есть адресов от 0.0.0.1 до 126.255.255.255.255.// 16 777 216 хостов</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Адреса класса B — это адреса, начинающиеся с 10xx, от 128 до 191 до десятичных; Диапазон значений для адресов класса B составляет от 128 до 191, то есть адресов от 128.0.0.0 до 191.255.255.255.255. 65 534 хоста//16 324 сети</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Адреса класса C — это адреса, начинающиеся с 110x, от 192 до 223 десятичных; 8 бит, используемых для идентификации хостов, позволяют адресовать 256 хостов// 2 097 152 сети</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Адреса класса D — это адреса, начинающиеся с 1110, с 224 до 239 в десятичном знаке; Диапазон значений для адресов класса D составляет от 224 до 239, то есть адресов от 224.0.0.0 до 239.255.255.255</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Адреса класса E — это адреса, начинающиеся с 1111, с 240 до 254 в десятичной форме; Адреса класса E предназначены для экспериментального применения. Диапазон значений адресов классов варьируется от 240.0.0.0 до 254.255.255.255</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="38586146"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Тема Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -8450,51 +6175,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -8711,95 +6436,105 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>1420</Words>
+  <Words>1435</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Произвольный</PresentationFormat>
-  <Paragraphs>76</Paragraphs>
+  <PresentationFormat>Широкоэкранный</PresentationFormat>
+  <Paragraphs>68</Paragraphs>
   <Slides>12</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Использованные шрифты</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="17" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>REȚELE DE CALCULATOARE T.5 RC –Nivelul Retea    </vt:lpstr>
+      <vt:lpstr>REȚELE DE CALCULATOARE T.5 RC –Уровень сети    </vt:lpstr>
       <vt:lpstr>NIVELUL REŢEA</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Протокол IPv4</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
-      <vt:lpstr> IP Адрес</vt:lpstr>
-      <vt:lpstr>Классы IP-адресов; Классовая IP-адресация </vt:lpstr>
+      <vt:lpstr>IP-адресация</vt:lpstr>
+      <vt:lpstr>Класс назначения, IP; IP-адресация на основе классов адресов(Classful IP Addressing)</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
-      <vt:lpstr> IP Адрес – CIDR - clasaless inter-domain routing</vt:lpstr>
+      <vt:lpstr>Адреса IP – CIDR - clasaless inter-domain routing</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Circuite și Dispozitive Electronice  L.1 – Introducere</dc:title>
+  <dc:title>Circuite și Dispozitive Electronice  L.1 – Introducere </dc:title>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>