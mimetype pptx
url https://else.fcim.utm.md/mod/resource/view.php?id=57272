--- v0 (2025-10-12)
+++ v1 (2026-05-30)
@@ -1,30 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
@@ -38,51 +38,51 @@
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483672" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId19"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="273" r:id="rId2"/>
+    <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="270" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="271" r:id="rId17"/>
     <p:sldId id="272" r:id="rId18"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
@@ -155,95 +155,95 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="" val="1"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5940675A-B579-460E-94D1-54222C63F5DA}" styleName="Нет стиля, сетка таблицы">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="tx1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
@@ -576,63 +576,63 @@
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="25400" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="9770" autoAdjust="0"/>
     <p:restoredTop sz="94937" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="66" d="100"/>
-          <a:sy n="66" d="100"/>
+          <a:sx n="10" d="100"/>
+          <a:sy n="10" d="100"/>
         </p:scale>
-        <p:origin x="-120" y="-72"/>
+        <p:origin x="5" y="245"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -699,51 +699,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{75527F67-3A50-4297-B8B6-693DA88AA5E4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Образ слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -763,79 +763,79 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Заметки 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -1016,51 +1016,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заметки 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="x-none" smtClean="0"/>
+              <a:rPr lang="x-none"/>
               <a:t>Lectia 21</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Номер слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6858DB0D-707A-4B4F-9F6C-74B60B20FB92}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
@@ -1145,51 +1145,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -1210,75 +1210,75 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1328,127 +1328,127 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1503,132 +1503,132 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1678,127 +1678,127 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1857,51 +1857,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -1977,74 +1977,74 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2094,189 +2094,189 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2331,51 +2331,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
@@ -2397,107 +2397,107 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
@@ -2519,131 +2519,131 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2693,75 +2693,75 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2812,51 +2812,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2915,51 +2915,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -2972,79 +2972,79 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -3066,74 +3066,74 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3192,51 +3192,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
@@ -3257,51 +3257,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>Вставка рисунка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -3323,74 +3323,74 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3459,155 +3459,155 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/1/2022</a:t>
+              <a:t>5/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4059,699 +4059,443 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Заголовок 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434564" y="422567"/>
             <a:ext cx="11633703" cy="1426913"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="x-none" sz="5400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="x-none" sz="5400" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>REȚELE DE CALCULATOARE</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="x-none" sz="5400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="x-none" sz="5400" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" sz="3200" smtClean="0">
+              <a:rPr lang="en-GB" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>T</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="3200" smtClean="0">
+              <a:rPr lang="x-none" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ro-MO" sz="3200" smtClean="0">
+              <a:rPr lang="ro-MO" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" sz="3200" smtClean="0">
+              <a:rPr lang="x-none" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...9 lines deleted...]
-              <a:rPr lang="x-none" sz="4000" b="1" dirty="0" smtClean="0">
+              <a:t> –</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4000" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Nivelul Aplicație</a:t>
-[...3 lines deleted...]
-              <a:t/>
+              <a:t>Уровень приложения</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
-            <a:r>
-[...5 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ro-RO" sz="3200" dirty="0" smtClean="0">
+              <a:rPr lang="ro-RO" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Подзаголовок 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1406305" y="6047715"/>
             <a:ext cx="9144000" cy="495678"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="x-none" dirty="0" smtClean="0"/>
+              <a:rPr lang="x-none" dirty="0"/>
               <a:t>Conf. Univ. Dr. Crețu Vasilii</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="366662" y="3302529"/>
             <a:ext cx="10429592" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="x-none" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="x-none" b="1" dirty="0"/>
               <a:t>Scopul Lecției: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>De a face </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1"/>
               <a:t>cunoștință</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" smtClean="0"/>
+              <a:rPr lang="en-US" b="1"/>
               <a:t>cu</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="x-none" b="1" smtClean="0"/>
+              <a:rPr lang="x-none" b="1"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ro-MO" b="1" smtClean="0"/>
+              <a:rPr lang="ro-MO" b="1"/>
               <a:t>protocoalele de bază a nivelului Aplicație. De a înțelege funcțiile nivelului Aplicație. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1764713"/>
             <a:ext cx="12192000" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" b="1" smtClean="0"/>
-[...8 lines deleted...]
-              <a:t>. Protocolul HTTP. Protocolul TELNET. Protocolul FTP. Protocolul SMTP. Protocolul DNS. Protocolul DHCP. Protocolul SNMP </a:t>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Протоколы на уровне приложений. Протокол HTTP. Протокол TELNET. Протокол FTP. Протокол SMTP. Протокол DNS. Протокол DHCP. Протокол SNMP</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Прямоугольник 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434563" y="4247437"/>
             <a:ext cx="10234945" cy="1477328"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" b="1" dirty="0"/>
               <a:t>Studentul trebuie </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" b="1" i="1" dirty="0"/>
               <a:t>să cunoască:</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" b="1" i="1" dirty="0"/>
               <a:t>§ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" b="1" i="1"/>
-              <a:t> </a:t>
-[...3 lines deleted...]
-              <a:t>Protocoalele de bază a nivelului Aplicație</a:t>
+              <a:t> Protocoalele de bază a nivelului Aplicație</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" b="1" i="1" dirty="0"/>
               <a:t>§ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" b="1" i="1"/>
-              <a:t> </a:t>
-[...3 lines deleted...]
-              <a:t>Protocolul HTTP utilizarea </a:t>
+              <a:t> Protocolul HTTP utilizarea </a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" b="1" i="1" dirty="0"/>
               <a:t>§ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" b="1" i="1"/>
-              <a:t> </a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="ro-RO" b="1" i="1" dirty="0" smtClean="0"/>
+              <a:t> Protocolul FTP utilizarea</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" b="1" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" b="1" i="1" dirty="0"/>
               <a:t>§ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" b="1" i="1"/>
-              <a:t> </a:t>
-[...3 lines deleted...]
-              <a:t>Protocolul SMTP și DNS funcțiile și utilizarea</a:t>
+              <a:t> Protocolul SMTP și DNS funcțiile și utilizarea</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3391795921"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2699953190"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="276225" y="232023"/>
-            <a:ext cx="11535561" cy="6514612"/>
+            <a:off x="276725" y="228600"/>
+            <a:ext cx="11574379" cy="6521116"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="-12696" rIns="0" bIns="-12696" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2500" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...214 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Режим работы этого протокола следующий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Связь между клиентом/передатчиком и сервером/приёмником осуществляется через ASCII-тексты. Изначально клиент устанавливает соединение с сервером и ждёт ответа сервера сообщением «220 Service Ready». Если сервер перегружен, он может опоздать с отправкой ответа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>После получения сообщения с кодом 220 клиент отправляет HELO заказ, указывающий свою личность</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>После установления связи клиент может отправить одно или несколько сообщений (с помощью команды MAIL), завершить соединение или воспользоваться сервисами, например, проверять адреса электронной почты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Сервер должен отвечать после каждой команды, указывая, была ли она принята, ожидаются ли команды или есть ли ошибки при написании этих команд</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Когда сообщение отправляется нескольким получателям, протокол SMTP стремится отправить данные в сообщении только один раз для всех получателей, принадлежащих к одной системе назначения</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1542886654"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr/>
           <p:nvPr/>
@@ -4767,2058 +4511,534 @@
             <a:ext cx="7812587" cy="5990249"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3140552743"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365126"/>
             <a:ext cx="10515600" cy="465054"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="x-none" b="1" u="sng" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" b="1" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Протокол </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>DNS</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="968243"/>
+            <a:ext cx="12165594" cy="5799222"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>DNS (Domain Name Service) — это буквальный интернет-протокол в числовых интернет-адресах, адресах, используемых компьютером для поиска принимающего компьютера</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Характеристики системы имён (DNS) таковы:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>использует иерархическую структуру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Делегирует полномочия для назначения имен</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Домены первого уровня делятся на две категории</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...710 lines deleted...]
-              </a:rPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pt-BR" dirty="0"/>
+              <a:t>общие (com, edu, gov, int, mil, net, org);</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>страны (включая по одной заявке для каждой страны, например, для румынского — RO).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="271463" lvl="2" indent="-271463"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0"/>
+              <a:t>база данных с именами и IP-адресами распределяется</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="271463" lvl="2" indent="-271463"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1"/>
+              <a:t>Nume_domeniu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0"/>
+              <a:t> — указывает поле, к которому применяется регистрация</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="271463" lvl="2" indent="-271463"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" err="1"/>
+              <a:t>Timp_de_viaţă</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0"/>
+              <a:t> — выражает за секунды стабильность записи </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>который переводит адреса</a:t>
             </a:r>
-            <a:r>
-[...20 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3192612506"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-390450" y="4285673"/>
-            <a:ext cx="10966087" cy="2470512"/>
+            <a:off x="0" y="148282"/>
+            <a:ext cx="12191999" cy="6709718"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Тип — определяет типы записей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Запись A сохраняет IP-адрес хост-компьютера</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>MX указывает имя хост-компьютера, готового принимать электронную почту для указанного домена</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>NS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>определяет серверы имён</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Записи CNAME позволяют создавать псевдонимы</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Тип PTR, как и CNAME, относится к другому названию</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Значение — может быть номером, доменным именем или ASCII-кодом</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Компоненты </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>DNS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>следующие</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>DNS-серверы – DNS-сервер — это станция, на которой работает программа DNS-сервера</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...1095 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>с рекурсивным разрешением</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>с итеративным разрешением</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>DNS-зоны — DNS-зона — это непрерывный раздел внутри пространства имён</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>первичьный</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> — раздел, где можно обновлять</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>вторичный — копия первичной зоны</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Рисунок 4"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect l="1829" t="16696" r="20987" b="3136"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="8288457" y="1337412"/>
+            <a:off x="8005212" y="1251304"/>
             <a:ext cx="4126502" cy="1466041"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Прямоугольник 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5309637" y="4140656"/>
+            <a:ext cx="6096000" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>DNS-серверы хранят информацию о части иерархической структуры пространства имён и разрешают запросы по разрешению имён для DNS-клиентов</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3780551080"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2" descr="https://upload.wikimedia.org/wikipedia/commons/thumb/c/cb/DNS-names-ru.svg/1920px-DNS-names-ru.svg.png"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
@@ -6848,601 +5068,216 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1834013104"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="222250" y="771231"/>
-            <a:ext cx="11740364" cy="5575893"/>
+            <a:off x="222421" y="123568"/>
+            <a:ext cx="11738919" cy="6870356"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="-12696" rIns="0" bIns="-12696" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="x-none" altLang="ru-RU" sz="2100" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...21 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
               <a:t>Протокол </a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="3200" b="1" i="0" u="sng" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...8 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>DHCP</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="x-none" altLang="ru-RU" sz="3200" b="1" i="0" u="sng" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...20 lines deleted...]
-              </a:spcAft>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Протокол конфигурации динамического хоста (DHCP) предназначен для того, чтобы компьютеры в сети могли автоматически получать IP-адрес путем запроса DHCP-сервера</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...37 lines deleted...]
-              <a:tabLst/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Протокол </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>SNMP</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>SNMP (Simple Network Management Protocol) — позволяет сетевым администраторам управлять производительностью сети, выявлять и устранять возникающие проблемы, а также планировать дальнейшие разработки сети</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0">
+              <a:buNone/>
             </a:pPr>
-            <a:endParaRPr kumimoji="0" lang="x-none" altLang="ru-RU" sz="2100" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...25 lines deleted...]
-              <a:tabLst/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="x-none" altLang="ru-RU" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...298 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="ru-RU" sz="2600" dirty="0"/>
+              <a:t>SNMP состоит из трёх основных компонентов</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t>Станции управления сетями — могут быть любыми компьютерами в сети, на которых выполняются административные программы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200"/>
+              <a:t>Агенты </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t>— управляемые устройства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2200" dirty="0"/>
+              <a:t>База управленческой информации — сборник иерархически организованных данных, обеспечивающий диалог между административной станцией и агентами</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3335016847"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
@@ -7453,57 +5288,50 @@
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="918481" y="0"/>
             <a:ext cx="10707461" cy="6786419"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="639048803"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2" descr="ISO OSI and TCP/IP Model Comparison OSI Model ( Open System... | Osi model,  Osi layer, Computer network"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -7531,57 +5359,50 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1927218311"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -7634,4120 +5455,1470 @@
             <a:ext cx="10117430" cy="5126493"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2648917613"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 1"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1087582" y="342143"/>
-            <a:ext cx="3859198" cy="343692"/>
+            <a:off x="838200" y="365126"/>
+            <a:ext cx="10515600" cy="224422"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="-12696" rIns="0" bIns="-12696" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...70 lines deleted...]
-        <p:spPr bwMode="auto">
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>УРОВЕНЬ ПРИЛОЖЕНИЯ</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="212437" y="777452"/>
-            <a:ext cx="11767127" cy="1913352"/>
+            <a:off x="1" y="766845"/>
+            <a:ext cx="12192000" cy="6091155"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="-12696" rIns="0" bIns="-12696" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...923 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Уровень приложений определяет и устанавливает доступность партнёра по коммуникации, синхронизирует приложения друг с другом и устанавливает процедуры контроля целостности данных и ошибок. Также определяется, достаточно ли ресурсов для поддержки коммуникации между партнёрами. Он занимается высокоуровневыми протоколами, кодированием и управлением диалогом, упаковкой данных и отправкой их на следующие уровни</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>HTTP (Hyper Text Transfer Protocol) - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>веб-приложения (презентация, базы данных и др.);</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Telnet - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Виртуальный терминал</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>FTP (File Transfer Protocol) - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Передача файлов</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>SMTP (Simple Mail Transfer Protocol)- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Стандарт для отправки электронных писем</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>IMAP (Internet Message Access Protocol) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>и</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> POP (Post Office Protocol) –</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>протоколы, используемые локальными почтовыми клиентами для получения писем с почтовых серверов;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>DNS (Domain Name System) – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>перевод имён в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>IP-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>адреса</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>DHCP (Dynamic Host Configuration Protocol) - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>динамическое присвоение IP-адресов сетевому оборудованию;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>SNMP (Simple Network Management Protocol) -</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Администрирование и мониторинг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>SSH (Secure Shell) – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Безопасная передача данных</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="668841304"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="3317421" cy="597401"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3600" b="1" u="sng" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="3600" b="1" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>Protocolul</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0"/>
               <a:t> HTTP</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" u="sng" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="962526"/>
+            <a:ext cx="12191999" cy="5895474"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Это протокол, используемый для передачи информации между веб-браузером и веб-сервером, являясь текстовым (гипертекстовым) протоколом.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>HTML (Hyper Text Markup Language)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Как это работает</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>HTTP-сервер ждёт на порте 80 запросов от клиентов (браузера/браузера), которые на самом деле являются адресами нужных документов</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Клиент получает документ в текстовом режиме, и если находит в нём ссылки на изображения, он тоже хочет их и просит. Таким образом, передача гипертекстовой страницы фактически состоит из одной или нескольких сессий передачи информации на и от HTTP-сервера</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>После получения информации браузер решает, в каком формате она будет отображаться. Приложения, использующие этот протокол, должны уметь делать запросы и/или получать ответы (клиент-серверная модель). Клиент запрашивает доступ к ресурсу, и сервер отвечает строкой статуса (которая, среди прочего, содержит код успеха или ошибки, а в первом случае — запрашиваемые данные).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Ресурс должен быть корректно и однозначно ссылаться</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Для названия ресурса в Интернете используется общий термин URI – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Uniform</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> Resource </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Identifier</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Для названия адреса используется общий термин URL — Universal Resource </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Locator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Если ссылается на имя, используется общий термин URN — универсальное имя ресурса</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5717060" y="39196"/>
             <a:ext cx="6096000" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="it-IT" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="212529"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>URI = http://handynotes.ru/2009/09/uri-url-urn.html</a:t>
             </a:r>
-            <a:r>
-[...5 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="it-IT" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="it-IT" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="212529"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>URL = http://handynotes.ru</a:t>
             </a:r>
-            <a:r>
-[...5 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="it-IT" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="it-IT" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="212529"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>URN = /2009/09/uri-url-urn.html</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
-            </a:endParaRPr>
-[...313 lines deleted...]
-              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2874895501"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="8595"/>
             <a:ext cx="10515600" cy="753812"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" u="sng" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" b="1" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1"/>
+              <a:t>Protocolul</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t> TELNET</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" u="sng" dirty="0"/>
-[...7 lines deleted...]
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="1199398"/>
-            <a:ext cx="12192001" cy="5145006"/>
+            <a:off x="-1" y="685800"/>
+            <a:ext cx="12192001" cy="6172200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="-12696" rIns="0" bIns="-12696" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Telnet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> — это приложение, предназначенное для удалённого доступа, управления и устранения неисправностей компьютеров и сетевых устройств. Этот протокол позволяет пользователю удалённо подключаться к системе и общаться с ней через интерфейс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...9 lines deleted...]
-              </a:rPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Для доступа необходимо иметь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>Telnet</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...148 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>-сервер — устанавливается сетевым администратором на компьютере, который таким образом становится </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>Telnet</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...21 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>-сервером. Через сервер </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>Telnet</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...21 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> системный администратор создаёт аккаунты </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>Telnet</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...21 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (имя пользователя и пароль) и определяет, в какой области клиент может подключаться и что он может делать в этой области</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Клиент </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>Telnet</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...47 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> — установлен на другом компьютере, который становится клиентом </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>Telnet</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...21 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. Клиентское программное обеспечение </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
               <a:t>Telnet</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...58 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> открывает канал связи с сервером и подключается к серверному компьютеру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="932761053"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="0"/>
             <a:ext cx="3178629" cy="657559"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" u="sng" dirty="0" smtClean="0"/>
-[...14 lines deleted...]
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Протокол </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>FTP</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1062000"/>
-            <a:ext cx="12192000" cy="5391228"/>
+            <a:off x="0" y="657558"/>
+            <a:ext cx="12192000" cy="6200441"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="-12696" rIns="0" bIns="-12696" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Протокол передачи файлов (FTP) — это протокол, предоставляющий возможности для передачи файлов на или с компьютера в сети</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...28 lines deleted...]
-              <a:tabLst/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" altLang="ru-RU" sz="3200" dirty="0">
-[...21 lines deleted...]
-              <a:tabLst/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Перенос может быть двух типов</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Upload - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Файлы передаются с локального компьютера на удалённый компьютер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>Downlod</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Файлы передаются с удалённого компьютера на локальный компьютер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="3200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...155 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>FTP не требует кодирования файлов перед их загрузкой, как это бывает с файлами в электронной почте или в дискуссионных группах</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2750547009"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="70707"/>
-            <a:ext cx="12192000" cy="6868555"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6436895"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="-12696" rIns="0" bIns="-12696" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
-[...13 lines deleted...]
-              <a:tabLst/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...22 lines deleted...]
-              </a:spcAft>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Для осуществления передачи файлов необходимо иметь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>FTP-сервер — который устанавливается сетевым администратором на компьютер, который становится FTP-сервером</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>FTP-клиент — который устанавливается на другом компьютере и таким образом становится FTP-клиентом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...23 lines deleted...]
-              </a:spcAft>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...195 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Последовательность передачи имеет следующую последовательность шагов</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Запрос на указание компьютера, с которого вы хотите изменить файлы</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Запуск FTP-приложения (программы) и подключение к </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>удалёному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> компьютеру</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Ввод пользователя (после входа) имени пользователя (имя входа) и пароля</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>После того как удалённая система принимает имя входа и пароль, пользователь может начать передачу файлов</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="166542909"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="180474"/>
             <a:ext cx="12192000" cy="6677526"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...74 lines deleted...]
-              <a:tabLst/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>FTP </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>применяется, когда</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Загрузка файлов с сайта на веб-хостинг впервые</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Для замены </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>фаила</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> или изображения</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Загружается (скачивается) файл с другого компьютера на свой собственный компьютер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Дается доступ другому человеку загрузить файл с конкретного сайта</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="1900" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...500 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>В целом, при инициировании передачи через FTP необходимо указать следующие аспекты</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Тип файла — указывает, как данные, содержащиеся в файле, будут передаваться в сетевой переносимый формат</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>ASCII-файлы — компьютер, передающий файл, преобразует его из локального текстового формата в ASCII</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>EBCDIC-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>файлы — похожи на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>ASCII;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Бинарные файлы — файл передаётся точно так, как он хранится на исходном компьютере, и хранится аналогичным образом на целевом компьютере</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>локальные файлы — используемые в средах, где отправитель указывает количество бит/байт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Управление форматированием — это текстовые файлы, которые передаются непосредственно на принтер</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Структура</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Способ передачи — который может быть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Stream – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Файл передаётся в серии байт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Блок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="1900" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...8 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>– файл передаётся блок за блоком, каждый с заголовком</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Сжатый — использует схему для сжатия последовательностей одинаковых байт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4080481506"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="0"/>
             <a:ext cx="10515600" cy="609432"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" u="sng" dirty="0" smtClean="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="en-US" b="1" u="sng" dirty="0"/>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Протокол </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>SMTP</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" u="sng" dirty="0"/>
-[...7 lines deleted...]
-            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="976632"/>
-            <a:ext cx="12192000" cy="5514338"/>
+            <a:off x="0" y="609432"/>
+            <a:ext cx="12192000" cy="6248568"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="-12696" rIns="0" bIns="-12696" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
-[...8 lines deleted...]
-              </a:spcAft>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Электронная почта работает на основе протоколов коммуникации. SMTP (Simple Mail Transport Protocol) предоставляет услуги передачи сообщений через TCP/IP и поддерживает большинство почтовых программ в Интернете</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Чтобы почтовый клиент мог получать сообщение от сервера, специализирующегося на таких услугах, он использует либо протокол Post Office Protocol (POP), либо POP3, либо Internet Message Access Protocol (IMAP)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
-[...305 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Отмечается, что</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Протокол SMTP используется для отправки электронной почты от отправителя на серверы, а также для его передачи между промежуточными серверами (отправка и пересылка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>); </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr eaLnBrk="0" fontAlgn="base" hangingPunct="0">
-[...72 lines deleted...]
-              </a:rPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Протокол POP используется для доставки (приёма) с последнего сервера на клиентский компьютер (доставка электронной почты).</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>);</a:t>
             </a:r>
-            <a:r>
-[...20 lines deleted...]
-            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3406618365"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Тема Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -11962,51 +7133,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -12223,100 +7394,110 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>1554</Words>
+  <Words>1594</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Произвольный</PresentationFormat>
-  <Paragraphs>127</Paragraphs>
+  <PresentationFormat>Широкоэкранный</PresentationFormat>
+  <Paragraphs>125</Paragraphs>
   <Slides>17</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Использованные шрифты</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="18" baseType="lpstr">
+    <vt:vector size="22" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>REȚELE DE CALCULATOARE T.3 –Nivelul Aplicație    </vt:lpstr>
+      <vt:lpstr>REȚELE DE CALCULATOARE T.3 –Уровень приложения    </vt:lpstr>
       <vt:lpstr>NIVELUL APLICAŢIE </vt:lpstr>
-      <vt:lpstr>УРОВЕНЬ ПРИМЕНЕНИЯ </vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Протокол TELNET</vt:lpstr>
+      <vt:lpstr>УРОВЕНЬ ПРИЛОЖЕНИЯ</vt:lpstr>
+      <vt:lpstr>Protocolul HTTP</vt:lpstr>
+      <vt:lpstr>Protocolul TELNET</vt:lpstr>
       <vt:lpstr>Протокол FTP</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Протокол SMTP</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
-      <vt:lpstr>Протокол DNS </vt:lpstr>
+      <vt:lpstr>Протокол DNS</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Circuite și Dispozitive Electronice  L.1 – Introducere</dc:title>
+  <dc:title>Circuite și Dispozitive Electronice  L.1 – Introducere </dc:title>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>