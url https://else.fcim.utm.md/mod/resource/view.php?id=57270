--- v0 (2025-10-12)
+++ v1 (2026-05-30)
@@ -1,30 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -162,50 +162,67 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5940675A-B579-460E-94D1-54222C63F5DA}" styleName="Нет стиля, сетка таблицы">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="tx1"/>
       </a:tcTxStyle>
       <a:tcStyle>
@@ -556,54 +573,54 @@
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="9770" autoAdjust="0"/>
     <p:restoredTop sz="94937" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="106" d="100"/>
-          <a:sy n="106" d="100"/>
+          <a:sx n="104" d="100"/>
+          <a:sy n="104" d="100"/>
         </p:scale>
-        <p:origin x="1008" y="102"/>
+        <p:origin x="222" y="120"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -670,51 +687,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{75527F67-3A50-4297-B8B6-693DA88AA5E4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/19/2021</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Образ слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -734,79 +751,79 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Заметки 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -1112,51 +1129,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -1177,75 +1194,75 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/19/2021</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1295,127 +1312,127 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/19/2021</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1470,132 +1487,132 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/19/2021</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1645,127 +1662,127 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/19/2021</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1824,51 +1841,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -1944,74 +1961,74 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/19/2021</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2061,189 +2078,189 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/19/2021</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2298,51 +2315,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
@@ -2364,107 +2381,107 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
@@ -2486,131 +2503,131 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/19/2021</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2660,75 +2677,75 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/19/2021</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2779,51 +2796,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/19/2021</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2882,51 +2899,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -2939,79 +2956,79 @@
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -3033,74 +3050,74 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/19/2021</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3159,51 +3176,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
@@ -3224,51 +3241,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" dirty="0"/>
               <a:t>Вставка рисунка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -3290,74 +3307,74 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/19/2021</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3426,155 +3443,155 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Второй уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Третий уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Четвертый уровень</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU" smtClean="0"/>
+              <a:rPr lang="ru-RU"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BD7CAE28-B5DB-416C-BBE2-FF443ED9C5B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/19/2021</a:t>
+              <a:t>4/28/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4002,381 +4019,286 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Заголовок 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434564" y="422567"/>
             <a:ext cx="11633703" cy="1426913"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-MD" sz="5400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="ro-MD" sz="5400" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>REȚELE DE CALCULATOARE</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="ro-MD" sz="5400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="ro-MD" sz="5400" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" sz="3200" dirty="0" smtClean="0">
+              <a:rPr lang="en-GB" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>T</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ro-MD" sz="3200" dirty="0" smtClean="0">
+              <a:rPr lang="ro-MD" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>.2 </a:t>
-[...9 lines deleted...]
-              <a:rPr lang="en-GB" sz="4000" b="1" dirty="0" err="1" smtClean="0">
+              <a:t>.2 –</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4000" b="1" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Modele</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="4000" b="1" dirty="0" smtClean="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB" sz="4000" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>etalon</a:t>
+              <a:t> etalon</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-MD" sz="4000" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="4000" b="1" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>ISO-OSI, TCP/IP</a:t>
             </a:r>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
-            <a:r>
-[...5 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ro-RO" sz="3200" dirty="0" smtClean="0">
+              <a:rPr lang="ro-RO" sz="3200" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Подзаголовок 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1406305" y="6047715"/>
             <a:ext cx="9144000" cy="495678"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-MD" dirty="0" smtClean="0"/>
+              <a:rPr lang="ro-MD" dirty="0"/>
               <a:t>Conf. Univ. Dr. Crețu Vasilii</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="337239" y="2740440"/>
             <a:ext cx="11631441" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-MD" b="1" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-              <a:t>De a face cunoștință cu noțiunea de modele de referință și de a înțelege noțiunea de niveluri și stivă de protocoale.</a:t>
+              <a:rPr lang="ro-MD" b="1" dirty="0"/>
+              <a:t>Scopul Lecției: De a face cunoștință cu noțiunea de modele de referință și de a înțelege noțiunea de niveluri și stivă de protocoale.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1764713"/>
             <a:ext cx="12192000" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" b="1" dirty="0"/>
-              <a:t>Protocoale de </a:t>
-[...43 lines deleted...]
-              <a:t>modelului ISO-OSI și TCP/IP.</a:t>
+              <a:t>Protocoale de comunicație, Modelul de reţea OSI, Avantajele folosirii OSI, Caracteristicile modelului OSI, Modelul TCP/IP, Compararea modelului ISO-OSI și TCP/IP.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Прямоугольник 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434564" y="3948335"/>
             <a:ext cx="10234945" cy="1754326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" b="1" dirty="0"/>
               <a:t>Studentul trebuie </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" b="1" i="1" dirty="0"/>
               <a:t>să cunoască:</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" b="1" i="1" dirty="0"/>
-              <a:t>§  </a:t>
-[...7 lines deleted...]
-              <a:t>protocol de comunicație</a:t>
+              <a:t>§  Noțiunea de protocol de comunicație</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" b="1" i="1" dirty="0"/>
-              <a:t>§  </a:t>
-[...3 lines deleted...]
-              <a:t>Noțiunea de model de referință</a:t>
+              <a:t>§  Noțiunea de model de referință</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" b="1" i="1" dirty="0"/>
-              <a:t>§  </a:t>
-[...9 lines deleted...]
-              <a:rPr lang="ro-RO" b="1" i="1" dirty="0" smtClean="0"/>
+              <a:t>§  Nivelele modelului ISO-OSI</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" i="1" dirty="0"/>
               <a:t>§  Modelul TCP/IP</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ro-RO" b="1" i="1" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" i="1" dirty="0"/>
               <a:t>§ Compararea modelelor de referinta</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2699953190"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4389,231 +4311,259 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="781050" y="0"/>
             <a:ext cx="10515600" cy="574213"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Сравнение</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ro-RO" b="1" dirty="0"/>
-              <a:t>Compararea </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="574214"/>
             <a:ext cx="12192000" cy="6283786"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
+              <a:rPr lang="ro-RO" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Сходства</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>Asemănări</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
               <a:t>:</a:t>
-            </a:r>
-[...13 lines deleted...]
-              <a:t>Ambele modele de date descriu procesul de comunicaţie a datelor în reţea pe straturi;</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ro-RO" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>1.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Обе модели данных описывают процесс сетевой передачи данных в слоях</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>Ambele conţin straturile Aplicaţie şi Transport, cu funcţii asemănătoare;</a:t>
+              <a:t>;</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ro-RO" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>2.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Оба содержат уровни приложений и транспорт с похожими функциями</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>Ambele folosesc tehnologia de tip packet switching;</a:t>
+              <a:t>;</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ro-RO" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>3.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Обе используют технологию пакетной коммутации</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>Administratorii de reţea trebuie să le cunoască pe amândouă</a:t>
-[...17 lines deleted...]
-              <a:t>:</a:t>
+              <a:t>;</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ro-RO" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>4.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Сетевые администраторы должны знать и то, и другое</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>Spre deosebire de modelul OSI care foloseşte şapte niveluri, modelul TCP/IP foloseşte patru;</a:t>
+              <a:t>.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ro-RO" dirty="0"/>
             </a:br>
-            <a:r>
-[...5 lines deleted...]
-              <a:t> </a:t>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Отличия</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>Nivelurile OSI Sesiune şi Prezentare sunt tratate de nivelul TCP/IP Aplicaţie;</a:t>
+              <a:t>:</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ro-RO" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>1.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>В отличие от модели OSI, которая использует семь уровней, модель TCP/IP использует четыре уровня</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>Nivelurile OSI Legătură de Date şi Fizic sunt tratate de nivelul TCP/IP Acces Reţea.</a:t>
+              <a:t>;</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ro-RO" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>2.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Уровни сессии и презентации OSI обрабатываются на уровне приложений TCP/IP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ro-RO" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>3.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Уровни канала передачи данных OSI и физические управления осуществляются уровнем доступа к сети TCP/IP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ro-RO" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>4.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
+              <a:rPr lang="ro-RO" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Модель TCP/IP кажется простой, потому что у неё меньше уровней</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>Modelul TCP/IP pare simplu pentru că are mai puţine niveluri</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3786852393"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4629,161 +4579,141 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="903515" y="0"/>
             <a:ext cx="10515600" cy="549275"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" sz="3600" b="1" dirty="0"/>
-              <a:t>Avantajele oferite de împărţirea reţelelor în niveluri</a:t>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0"/>
+              <a:t>Преимущества уровневых сетей</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="549276"/>
             <a:ext cx="12192000" cy="6308724"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
-              <a:t>Standardizarea </a:t>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Стандартизация сетевых компонентов, что позволило создавать их различными производителями</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>componentelor reţelelor, permiţând astfel crearea acestora de către diversi producători</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
               <a:t>;</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-              <a:t>Permiterea </a:t>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Обеспечить связь между различными типами программного и аппаратного обеспечения</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>comunicării între tipuri diferite de componente software şi hardware</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
               <a:t>;</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-              <a:t>Previne </a:t>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Предотвращает влияние изменений на одном уровне на другие, что позволяет им быстро развиваться</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>ca schimbările apărute într-un nivel să nu afecteze celelalte niveluri, permiţând astfel dezvoltarea rapidă a acestora</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
               <a:t>;</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-              <a:t>Fenomenul </a:t>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Явление сетевой коммуникации разбито на более мелкие и простые части</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>de comunicare în reţea este descompus în părţi mai mici şi implicit mai simple</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
               <a:t>;</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-              <a:t>Comunicarea </a:t>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Сетевая коммуникация становится менее сложной, понимание и изучение того, как информация передаётся и принимается, становится проще</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>prin reţea devine mai puţin complexă, înţelegerea şi învăţarea modului în care informaţia este trimisă şi primită devenind mai uşor de făcut</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
               <a:t>;</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-              <a:t>Studierea </a:t>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Изучение этих уровней позволяет нам понять, как пакеты данных циркулируют из одной сети в другую и какое оборудование работает на каждом уровне, когда через него циркулирует информация</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>acestor niveluri permite înţelegerea modului de circulaţie a pachetelor de date de la o reţea la alta şi ce echipamente operează în fiecare nivel în momentul când informaţia circulă prin el.</a:t>
+              <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3750924573"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -4796,197 +4726,187 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="0"/>
             <a:ext cx="10515600" cy="906722"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" dirty="0"/>
-[...4 lines deleted...]
-              <a:t>comunicație</a:t>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Протоколы связи</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="669471"/>
             <a:ext cx="12192000" cy="6188529"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" dirty="0"/>
-[...20 lines deleted...]
-            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>стандартный набор правил и норм, позволяющий двум электронным устройствам соединяться и обмениваться информацией друг с другом</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>определяет формат и порядок обмена сообщениями между двумя или более общающимися субъектами, а также действия, предпринимаемые в связи с передачей и/или получением сообщения или другого события</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>соглашение между сторонами, осуществляющими коммуникацию, о порядке осуществления этой коммуникации.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...4 lines deleted...]
-              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>niveluri </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ro-RO" i="1" dirty="0">
+              <a:rPr lang="ro-RO" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>layer</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-GB" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
-[...30 lines deleted...]
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Набор протоколов (по одному для каждого уровня) образует стек протоколов.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Полный набор </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>уровнеи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> и протоколов формирует архитектуру сети</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" dirty="0" smtClean="0"/>
-[...6 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Самые известные эталонные модели, которые можно использовать для создания сетевой архитектуры, — это OSI и TCP/IP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="984258413"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5000,150 +4920,134 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="136526"/>
             <a:ext cx="12192000" cy="790344"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0"/>
+              <a:t>Эталонная модель</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0"/>
-              <a:t>Modelul de referinţă OSI-RM (</a:t>
+              <a:t> OSI-RM (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2400" b="1" i="1" dirty="0"/>
               <a:t>Open Systems Interconnection-Reference Model</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0"/>
               <a:t>)</a:t>
             </a:r>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" sz="2400" b="1" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="ro-RO" sz="2400" b="1" i="1" dirty="0"/>
               <a:t>ISO (International Standards Organization) </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" b="1" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1155470"/>
             <a:ext cx="12192000" cy="1897973"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>определяет набор универсально действительных правил для проектирования протоколов связи, чтобы облегчить взаимосвязь аппаратных и программных устройств независимо от производителя</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>defineşte un set de reguli universal valabile pentru proiectarea protocoalelor de comunicaţiilor, în scopul înlesnirii interconectării dispozitivelor </a:t>
-[...3 lines deleted...]
-              <a:t>hardware </a:t>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Организовано иерархически на семи уровнях</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>si </a:t>
-[...21 lines deleted...]
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
               <a:t>:</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Рисунок 3"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect t="-1" b="6011"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="7135587" y="2292956"/>
-            <a:ext cx="5056414" cy="4528469"/>
+            <a:off x="7462981" y="2503055"/>
+            <a:ext cx="4729019" cy="4318370"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="625303662"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
@@ -5168,374 +5072,159 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="10515600" cy="868363"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" b="1" dirty="0"/>
               <a:t>Modelul de referinţă </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t>ISO-</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ro-RO" b="1" dirty="0"/>
               <a:t>OSI</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="685800"/>
             <a:ext cx="12192000" cy="6172199"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
-[...36 lines deleted...]
-              <a:t>mesajul</a:t>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Прикладной уровень </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>— реализует пользовательский и прикладной интерфейс, определяет рабочий интерфейс с пользователем и управляет коммуникацией между приложениями (Data Unit: сообщение)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Уровень презентации </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>— преобразует данные в форматы, понятные каждому приложению и соответствующим компьютерам, обеспечивает сжатие и шифрование данных (Data Unit: сообщение)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Сесия</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>— </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>обеспечивает контроль коммуникации между приложениями. Устанавливает, поддерживает, управляет и закрывает соединения (сессии) между приложениями (Data Unit: Message)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Уровень транспорта </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>— надёжная передача информации между двумя терминальными системами (конечными точками) связи. Обеспечивает контроль ошибок и контроль потока данных между двумя конечными точками, обеспечивая правильный порядок пакетов. (Единица данных: сегмент, дейтаграмма</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" dirty="0"/>
               <a:t>)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
-[...242 lines deleted...]
-          <a:p>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Сетевой уровень </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>— определение оптимального способа передачи информации в сети, состоящей из нескольких сегментов, путём фрагментации и повторной сборки информации (Data Unit: пакет)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Уровень канала передачи данных </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>— обеспечивает безопасную и надёжную передачу данных по физической линии, выполняя: контроль ошибок связи; Управление потоком данных; Управление связью; Синхронизация на уровне кадра (единица данных: кадр)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Физический уровень </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>— передача строки битов по каналу связи. Указываются модуляторы, кодировки, синхронизация на уровне битов. (Единица данных: бит)</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="731176288"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5549,153 +5238,114 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365126"/>
             <a:ext cx="10515600" cy="565900"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" dirty="0"/>
-              <a:t>Nivelul Fizic</a:t>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Физический уровень</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="931026"/>
             <a:ext cx="12192000" cy="3151117"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>определяет 4 типа характеристик</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>defineşte 4 tipuri de caracteristici:</a:t>
-[...67 lines deleted...]
-              <a:t>)</a:t>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Механические (форма и размеры разъёмов, количество контактов)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Электрические (модуляция, потоки битов, кодирование, максимальная длина каналов связи)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Функциональная (функция каждого контакта)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Процедурный (последовательность процедур активации сервиса)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3623320979"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -5710,52 +5360,56 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="499399"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0"/>
+              <a:t>Эталонная модель</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ro-RO" sz="3200" b="1" dirty="0"/>
-              <a:t>Modelul de referinţă OSI (Open Systems Interconnection)</a:t>
+              <a:t>OSI (Open Systems Interconnection)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Объект 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1789687" y="864524"/>
@@ -5804,203 +5458,183 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="0"/>
             <a:ext cx="10515600" cy="665653"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Эталонная модель</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ro-RO" b="1" dirty="0"/>
-              <a:t>Modelul de referinţă OSI</a:t>
+              <a:t> OSI</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="665653"/>
             <a:ext cx="12192000" cy="6192347"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Это самая распространённая (в отрасли) модель протокола</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Это абстрактная модель (представляет собой руководство) представления процесса коммуникации в компьютерных сетях</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Был разработан</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>Este cel mai răspândit (în industrie) model de </a:t>
-[...32 lines deleted...]
-              <a:t>Scopul: crearea posibilităţii de acces la piaţa reţelelor (ocupată de IBM) a tuturor producătorilor – printr-o standardizare în ansamblu</a:t>
+              <a:t> ISO (International Standardization Organization)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Цель: создать доступ к сетевому рынку (занимаемому IBM) для всех производителей — через общую стандартизацию</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="ro-RO" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
               <a:t> 	</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
-              <a:t>Avantajele </a:t>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Преимущества использования</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" b="1" dirty="0"/>
-              <a:t>folosirii OSI</a:t>
-[...7 lines deleted...]
-          <a:p>
+              <a:t>OSI:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Разбивает явление сетевой коммуникации на более мелкие и простые части.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Стандартизирует компоненты сети, позволяя разрабатывать </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>устроиства</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> без привязки к конкретного производителя</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>Descompune fenomenul de comunicare în reţea în părţi mai mici şi implicit mai </a:t>
-[...10 lines deleted...]
-              <a:t>Standardizează </a:t>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Обеспечивает связь между различными типами аппаратного и программного обеспечения</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>componentele unei reţele permiţînd dezvoltarea independentă de un anumit </a:t>
-[...10 lines deleted...]
-              <a:t>Permite </a:t>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Позволяет легче понять явления коммуникации</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>comunicarea între diferite tipuri de hardware şi </a:t>
-[...17 lines deleted...]
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3630056546"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -6017,55 +5651,51 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="690591"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" sz="3600" b="1" dirty="0"/>
-              <a:t>Modelul </a:t>
-[...3 lines deleted...]
-              <a:t>TCP/IP</a:t>
+              <a:t>Modelul TCP/IP</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Объект 3"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="57150" y="1055714"/>
@@ -6153,215 +5783,197 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838199" y="0"/>
             <a:ext cx="10515600" cy="524336"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" dirty="0"/>
+              <a:t>Модель </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ro-RO" sz="3600" b="1" dirty="0"/>
-              <a:t>Modelul </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ro-RO" sz="3600" b="1" dirty="0" smtClean="0"/>
               <a:t>TCP/IP</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Объект 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1" y="524336"/>
             <a:ext cx="12191999" cy="5968538"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" dirty="0"/>
-[...8 lines deleted...]
-              <a:t> - </a:t>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Прикладной уровень </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>— обрабатывает протоколы высокого уровня, вопросы представления, кодировки и управление диалогом</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Транспортный уровень </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>— управляет передачей данных с одного компьютера на другой, обеспечивая качество коммуникационной службы, безопасность транспортной линии, управление потоком, обнаружение и исправление ошибок. Транспортный уровень включает протоколы TCP и UDP.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>- TCP (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Transmission</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> Control Protocol) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>— это протокол, ориентированный на соединение, который позволяет потоку байт, отправленным с одного компьютера, без ошибок достигать любого другого компьютера в Интернете. Если пакет поступает с ошибками на компьютере назначения, TCP запрашивает воспользоваться этим пакетом.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>- UDP (User </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Datagram</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> Protocol) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>— это небезопасный, бесконтактный протокол, предназначенный для приложений, желающих использовать собственное секвенирование и управление потоком</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Логическая адресация на уровне Интернета в стеке TCP/IP. Короче говоря, он может делать две вещи</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>manevrează protocoalele de nivel superior, problemele de reprezentare, codificările şi controlul </a:t>
-[...26 lines deleted...]
-              <a:t>Nivelul transport include protocoale TCP şi UDP.</a:t>
+              <a:t>:</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
+              <a:rPr lang="ro-RO" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-              <a:t/>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>	1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>определяет лучший путь для доставки места назначения</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
+              <a:t>;</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ro-RO" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="en-GB" b="1" dirty="0" smtClean="0"/>
-[...36 lines deleted...]
-              <a:rPr lang="en-GB" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>	2. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
-[...23 lines deleted...]
-              <a:t>e </a:t>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>выполняет коммутацию этого пакета, то есть возможность отправки пакета через интерфейс, отличный от принимающего</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0"/>
-              <a:t>ocupă cu toate problemele legate de transmiterea efectivă a unui pachet IP pe o legătură fizică, incluzând şi aspectele legate de tehnologii şi de medii de transmisie, adică nivelurile OSI 1 şi 2 (Legătură de Date şi Fizic). Driverele, modemurile, plăcile de reţea, şi alte componente se găsesc în </a:t>
-[...3 lines deleted...]
-              <a:t>nivelul</a:t>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Уровень доступа к сети </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>охватывает все вопросы, связанные с фактической передачей IP-пакета по физической линии, включая аспекты, связанные с технологиями и носителями передачи, то есть уровни OSI 1 и 2 (Data Link и </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Physical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>). Драйверы, модемы, сетевые карты и другие компоненты находятся в</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="153586628"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Тема Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -6862,94 +6474,94 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>751</Words>
+  <Words>1108</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Широкоэкранный</PresentationFormat>
-  <Paragraphs>63</Paragraphs>
+  <Paragraphs>64</Paragraphs>
   <Slides>11</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>REȚELE DE CALCULATOARE T.2 –Modele etalon ISO-OSI, TCP/IP    </vt:lpstr>
-      <vt:lpstr>Protocoale de comunicație</vt:lpstr>
-      <vt:lpstr>Modelul de referinţă OSI-RM (Open Systems Interconnection-Reference Model) ISO (International Standards Organization) </vt:lpstr>
+      <vt:lpstr>Протоколы связи</vt:lpstr>
+      <vt:lpstr>Эталонная модель OSI-RM (Open Systems Interconnection-Reference Model) ISO (International Standards Organization) </vt:lpstr>
       <vt:lpstr>Modelul de referinţă ISO-OSI</vt:lpstr>
-      <vt:lpstr>Nivelul Fizic</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Modelul de referinţă OSI</vt:lpstr>
+      <vt:lpstr>Физический уровень</vt:lpstr>
+      <vt:lpstr>Эталонная модельOSI (Open Systems Interconnection)</vt:lpstr>
+      <vt:lpstr>Эталонная модель OSI</vt:lpstr>
       <vt:lpstr>Modelul TCP/IP</vt:lpstr>
-      <vt:lpstr>Modelul TCP/IP</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Avantajele oferite de împărţirea reţelelor în niveluri</vt:lpstr>
+      <vt:lpstr>Модель TCP/IP</vt:lpstr>
+      <vt:lpstr>Сравнение </vt:lpstr>
+      <vt:lpstr>Преимущества уровневых сетей</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Circuite și Dispozitive Electronice  L.1 – Introducere </dc:title>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>